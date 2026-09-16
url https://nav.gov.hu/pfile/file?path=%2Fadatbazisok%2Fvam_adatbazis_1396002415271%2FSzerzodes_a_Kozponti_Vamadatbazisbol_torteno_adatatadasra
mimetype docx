--- v0 (2025-10-21)
+++ v1 (2026-09-16)
@@ -1,204 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="000651C0" w:rsidRDefault="000651C0" w:rsidP="00E87A8D">
+    <w:p w14:paraId="56AB5AC8" w14:textId="77777777" w:rsidR="000651C0" w:rsidRDefault="000651C0" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F6184" w:rsidRPr="00B16E6D" w:rsidRDefault="007F6184" w:rsidP="00CB0FDD">
+    <w:p w14:paraId="06C68386" w14:textId="77777777" w:rsidR="007F6184" w:rsidRPr="00B16E6D" w:rsidRDefault="007F6184" w:rsidP="00CB0FDD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="5415"/>
           <w:tab w:val="left" w:pos="7560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Szerződés iktatószáma:……....</w:t>
       </w:r>
       <w:r w:rsidR="00DA0EBD">
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>........</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000856BA">
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB0FDD">
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F6184" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
+    <w:p w14:paraId="0D5DF773" w14:textId="77777777" w:rsidR="00D22D9A" w:rsidRDefault="00D22D9A" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D22D9A" w:rsidRDefault="00D22D9A" w:rsidP="00E87A8D">
+    <w:p w14:paraId="68EAA3A8" w14:textId="77777777" w:rsidR="006B3169" w:rsidRDefault="006B3169" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D22D9A" w:rsidRDefault="00D22D9A" w:rsidP="00E87A8D">
-[...25 lines deleted...]
-    <w:p w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
+    <w:p w14:paraId="0C955CAB" w14:textId="77777777" w:rsidR="007F6184" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
       <w:pPr>
         <w:pStyle w:val="Cm"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Szerz</w:t>
       </w:r>
       <w:r w:rsidR="0027439A" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>ő</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>dés</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="00E40046" w:rsidP="00E87A8D">
+    <w:p w14:paraId="422E1FAE" w14:textId="77777777" w:rsidR="000C7232" w:rsidRPr="00611743" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:pStyle w:val="Cm"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5910D088" w14:textId="77777777" w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="00E40046" w:rsidP="00E87A8D">
       <w:pPr>
         <w:pStyle w:val="Cm"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="003A5931">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -225,81 +207,81 @@
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ámadatbázis</w:t>
       </w:r>
       <w:r w:rsidR="003A5931">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ból történő adatátadásra</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
+    <w:p w14:paraId="751CC506" w14:textId="77777777" w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
       <w:pPr>
         <w:pStyle w:val="Cm"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D22D9A" w:rsidRPr="00611743" w:rsidRDefault="00D22D9A" w:rsidP="00E87A8D">
+    <w:p w14:paraId="6BBF6C4A" w14:textId="77777777" w:rsidR="00D22D9A" w:rsidRPr="00611743" w:rsidRDefault="00D22D9A" w:rsidP="00E87A8D">
       <w:pPr>
         <w:pStyle w:val="Cm"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E40046" w:rsidRPr="00611743" w:rsidRDefault="00E40046" w:rsidP="00E87A8D">
+    <w:p w14:paraId="29AA4F7E" w14:textId="46A49BE2" w:rsidR="00E40046" w:rsidRPr="00611743" w:rsidRDefault="00E40046" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Amely létrejött </w:t>
       </w:r>
       <w:r w:rsidR="002073F3" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00122F92" w:rsidRPr="00611743">
         <w:rPr>
@@ -327,50 +309,56 @@
       </w:r>
       <w:r w:rsidR="00D070AE">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F6084" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Informatikai </w:t>
       </w:r>
       <w:r w:rsidR="00122F92" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Intézet</w:t>
       </w:r>
       <w:r w:rsidR="003A5931">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
+      <w:r w:rsidR="0006511B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - továbbiakban INIT</w:t>
+      </w:r>
       <w:r w:rsidR="00522F8E" w:rsidRPr="00611743">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r w:rsidR="00822406" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>143</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -404,83 +392,83 @@
         </w:rPr>
         <w:t xml:space="preserve">(Számlakiállító: </w:t>
       </w:r>
       <w:r w:rsidR="003A5931">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nemzeti Adó- és Vámhivatal</w:t>
       </w:r>
       <w:r w:rsidR="009353C3" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 1054 Budapest, Széchenyi u. 2., adószám: 15789934-2-51)</w:t>
       </w:r>
       <w:r w:rsidR="002073F3" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, valamint a(z)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E40046" w:rsidRPr="00611743" w:rsidRDefault="00E40046" w:rsidP="00E87A8D">
+    <w:p w14:paraId="05B84AF3" w14:textId="77777777" w:rsidR="00E40046" w:rsidRPr="00611743" w:rsidRDefault="00E40046" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E40046" w:rsidRPr="00611743" w:rsidRDefault="00E40046" w:rsidP="00E87A8D">
+    <w:p w14:paraId="0A200C45" w14:textId="77777777" w:rsidR="00E40046" w:rsidRPr="00611743" w:rsidRDefault="00E40046" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D780C" w:rsidRPr="00611743" w:rsidRDefault="00E40046" w:rsidP="00E87A8D">
+    <w:p w14:paraId="0A836B31" w14:textId="77777777" w:rsidR="009D780C" w:rsidRPr="00611743" w:rsidRDefault="00E40046" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………mint Szerződő Fél</w:t>
       </w:r>
       <w:r w:rsidR="00F47E8D" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D780C" w:rsidRPr="00611743">
         <w:rPr>
@@ -576,77 +564,77 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eltétele</w:t>
       </w:r>
       <w:r w:rsidR="009D780C" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="007F6184" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ben foglaltak alapján</w:t>
       </w:r>
       <w:r w:rsidR="009D780C" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+    <w:p w14:paraId="6EB3EC26" w14:textId="77777777" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D22D9A" w:rsidRPr="00611743" w:rsidRDefault="00D22D9A" w:rsidP="00E87A8D">
+    <w:p w14:paraId="0777543C" w14:textId="77777777" w:rsidR="00D22D9A" w:rsidRPr="00611743" w:rsidRDefault="00D22D9A" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+    <w:p w14:paraId="07E740F7" w14:textId="77777777" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="1. A"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00611743">
           <w:rPr>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>1. A</w:t>
         </w:r>
       </w:smartTag>
@@ -669,624 +657,636 @@
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zerződő </w:t>
       </w:r>
       <w:r w:rsidR="003A5931">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>él adatai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+    <w:p w14:paraId="0CD495C8" w14:textId="77777777" w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
+    <w:p w14:paraId="5282D599" w14:textId="77777777" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+      <w:r w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E733B8" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Székhely/lakcím...……….………………………………………………………………....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0049346A" w14:textId="77777777" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136C7438" w14:textId="77777777" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>…………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557F8D21" w14:textId="77777777" w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19560A86" w14:textId="77777777" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00E733B8" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Adó</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5931">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szám</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/adóazonosító………………………………………………………....</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5931">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DE80DD" w14:textId="77777777" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37024B05" w14:textId="77777777" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E733B8" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. VPID (ha van)……………………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E04C326" w14:textId="77777777" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BF7BD2" w14:textId="77777777" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Levelezési cím (ha nem azonos 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E733B8" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="003A5931">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pontban feltüntetett címmel</w:t>
+      </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Székhely/lakcím...……….………………………………………………………………....</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5931">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FDFA3D" w14:textId="77777777" w:rsidR="00E733B8" w:rsidRPr="00611743" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+    <w:p w14:paraId="0575AC90" w14:textId="77777777" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…………………………………………………………………………………………………..</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+        <w:t>…………………….……………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E69BED9" w14:textId="77777777" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="006245EA">
+    <w:p w14:paraId="53FA1BB1" w14:textId="77777777" w:rsidR="00C142FC" w:rsidRPr="00611743" w:rsidRDefault="00C142FC" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D05312A" w14:textId="77777777" w:rsidR="00C142FC" w:rsidRPr="00611743" w:rsidRDefault="00C142FC" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…………………………………………………………………………………………………..</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
+        <w:t>1.5. Bankszámlát vezető bank megnevezése, bankszámla szám</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5931">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3BE643" w14:textId="77777777" w:rsidR="005D30A5" w:rsidRPr="00611743" w:rsidRDefault="005D30A5" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13FD4F31" w14:textId="77777777" w:rsidR="00C142FC" w:rsidRPr="00611743" w:rsidRDefault="00C142FC" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5931">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D3BCC6" w14:textId="77777777" w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D257901" w14:textId="1E83323B" w:rsidR="0039300A" w:rsidRDefault="0039300A" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1.6. Szerződő Fél K</w:t>
+      </w:r>
+      <w:r w:rsidR="005D30A5" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>apcsolattartó</w:t>
+      </w:r>
+      <w:r w:rsidR="00E733B8" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:…...…………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486A46C4" w14:textId="77777777" w:rsidR="0039300A" w:rsidRDefault="0039300A" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66523BFC" w14:textId="08FF3E93" w:rsidR="0039300A" w:rsidRPr="000C7232" w:rsidRDefault="0039300A" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...8 lines deleted...]
-        <w:t>2</w:t>
+        </w:rPr>
+        <w:t>Telefonszám</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...8 lines deleted...]
-        <w:t>szám</w:t>
+        </w:rPr>
+        <w:t>:…………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>….   Email címe</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+        </w:rPr>
+        <w:t>:…………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>…………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E281FFA" w14:textId="77777777" w:rsidR="0039300A" w:rsidRDefault="0039300A" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="007C632B" w:rsidP="00E87A8D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0B3662" w14:textId="77777777" w:rsidR="0039300A" w:rsidRDefault="0039300A" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...213 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...90 lines deleted...]
-    <w:p w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0817F4" w14:textId="3029AE29" w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006245EA" w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006245EA" w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Az adatszolgáltatás tartalma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C0F79" w:rsidRPr="00611743" w:rsidRDefault="004C0F79" w:rsidP="00E87A8D">
+    <w:p w14:paraId="008BE6AD" w14:textId="77777777" w:rsidR="004C0F79" w:rsidRPr="00611743" w:rsidRDefault="004C0F79" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF1881" w:rsidRPr="00611743" w:rsidRDefault="00BF1881" w:rsidP="006245EA">
+    <w:p w14:paraId="121D3838" w14:textId="77777777" w:rsidR="00BF1881" w:rsidRPr="00611743" w:rsidRDefault="00BF1881" w:rsidP="006245EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A jelen szerződés elválaszthatatlan részét képező mellékletben feltüntetett adatkörökből „X” jellel kiválasztott adatok</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> átadása</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
@@ -1315,77 +1315,77 @@
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a 3. pont szerint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>rendszerességgel, illetve garancia adatok biztosítása.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="006245EA">
+    <w:p w14:paraId="060266C2" w14:textId="77777777" w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="006245EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C0F79" w:rsidRPr="00611743" w:rsidRDefault="004C0F79" w:rsidP="006245EA">
+    <w:p w14:paraId="252CD81D" w14:textId="77777777" w:rsidR="004C0F79" w:rsidRPr="00611743" w:rsidRDefault="004C0F79" w:rsidP="006245EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
+    <w:p w14:paraId="446B9223" w14:textId="77777777" w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003234A8" w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003234A8" w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
@@ -1407,155 +1407,155 @@
         </w:rPr>
         <w:t>teljesítés rendszeressége</w:t>
       </w:r>
       <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
         <w:t xml:space="preserve">megfelelő </w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:t>négyzetbe</w:t>
       </w:r>
       <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
         <w:t xml:space="preserve"> X írandó)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
+    <w:p w14:paraId="6DD21062" w14:textId="77777777" w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D780C" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
+    <w:p w14:paraId="2ECB62A8" w14:textId="77777777" w:rsidR="009D780C" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009D780C" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.1.</w:t>
       </w:r>
       <w:r w:rsidR="009D780C" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Egyszeri alkalommal</w:t>
       </w:r>
       <w:r w:rsidR="005D3CF0" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D3CF0" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
+    <w:p w14:paraId="4B94A5F7" w14:textId="77777777" w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BF1881">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elfogadás</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dátuma szerint ………………………-tól ……………………………..-ig</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C0F79" w:rsidRPr="00611743" w:rsidRDefault="004C0F79" w:rsidP="00E87A8D">
+    <w:p w14:paraId="20AFD3E4" w14:textId="77777777" w:rsidR="004C0F79" w:rsidRPr="00611743" w:rsidRDefault="004C0F79" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D780C" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
+    <w:p w14:paraId="14609F88" w14:textId="77777777" w:rsidR="009D780C" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009D780C" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.2.</w:t>
       </w:r>
       <w:r w:rsidR="009D780C" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1568,103 +1568,103 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00EC6B31">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>az adott hetet követő ………………napon,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D780C" w:rsidRPr="00611743" w:rsidRDefault="009D780C" w:rsidP="00E87A8D">
+    <w:p w14:paraId="59D4E5BE" w14:textId="77777777" w:rsidR="009D780C" w:rsidRPr="00611743" w:rsidRDefault="009D780C" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:t xml:space="preserve">amely kifejezés alatt a hét naptári nap alatt gyűjtött forgalmi adatok értendők, és amely </w:t>
       </w:r>
       <w:r w:rsidR="00674761" w:rsidRPr="00611743">
         <w:t>első adatszolgáltatásában az adatszolgáltatás szerződés hatálybalépésének</w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00674761" w:rsidRPr="00611743">
         <w:t>heté</w:t>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00611743">
         <w:t>t megel</w:t>
       </w:r>
       <w:r w:rsidR="00D070AE">
         <w:t>ő</w:t>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00611743">
         <w:t xml:space="preserve">ző </w:t>
       </w:r>
       <w:r w:rsidR="00674761" w:rsidRPr="00611743">
         <w:t>naptári</w:t>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00611743">
         <w:t xml:space="preserve"> hét </w:t>
       </w:r>
       <w:r w:rsidR="00674761" w:rsidRPr="00611743">
         <w:t>adatait tartalmazza</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C0F79" w:rsidRPr="00611743" w:rsidRDefault="004C0F79" w:rsidP="00E87A8D">
+    <w:p w14:paraId="577E92D9" w14:textId="77777777" w:rsidR="004C0F79" w:rsidRPr="00611743" w:rsidRDefault="004C0F79" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D780C" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
+    <w:p w14:paraId="2DD46D18" w14:textId="77777777" w:rsidR="009D780C" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009D780C" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.3.</w:t>
       </w:r>
       <w:r w:rsidR="009D780C" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1677,83 +1677,83 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00EC6B31">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>az adott hónapot követő ………………napon,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00674761" w:rsidRDefault="00674761" w:rsidP="00E87A8D">
+    <w:p w14:paraId="4969F887" w14:textId="77777777" w:rsidR="00674761" w:rsidRDefault="00674761" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:t>amely kifejezés alatt egy naptári hónap alatt gyűjtött forgalmi adatok értendők, és amely első adatszolgáltatásában az adatszolgáltatási szerződés hatálybalépésé</w:t>
       </w:r>
       <w:r w:rsidR="005D3CF0" w:rsidRPr="00611743">
         <w:t>nek hónapját</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:t xml:space="preserve"> megelőző naptári hónap adatai</w:t>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00611743">
         <w:t>t tartalmazza</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B96792" w:rsidRPr="00611743" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
+    <w:p w14:paraId="01701F79" w14:textId="77777777" w:rsidR="00B96792" w:rsidRPr="00611743" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B96792" w:rsidRDefault="00131E5F" w:rsidP="008E456D">
+    <w:p w14:paraId="457422EC" w14:textId="77777777" w:rsidR="00B96792" w:rsidRDefault="00131E5F" w:rsidP="008E456D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009D780C" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.4.</w:t>
       </w:r>
       <w:r w:rsidR="009D780C" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1766,88 +1766,88 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00EC6B31">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>az adott negyedévet követő ………………napon,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00674761" w:rsidRPr="00611743" w:rsidRDefault="00674761" w:rsidP="00E87A8D">
+    <w:p w14:paraId="136C99E5" w14:textId="77777777" w:rsidR="00674761" w:rsidRPr="00611743" w:rsidRDefault="00674761" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:t>amely kifejezés alatt három naptári hónap alatt gyűjtött forgalmi adatok értendők, és amely első adatszolgáltatásában az adatszolgáltatási szerződés hatálybalépésé</w:t>
       </w:r>
       <w:r w:rsidR="005D3CF0" w:rsidRPr="00611743">
         <w:t>nek negyedévét</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:t xml:space="preserve"> megelőző </w:t>
       </w:r>
       <w:r w:rsidR="005D3CF0" w:rsidRPr="00611743">
         <w:t>negyedév</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:t xml:space="preserve"> adatait tartalmazza</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C0F79" w:rsidRPr="00611743" w:rsidRDefault="004C0F79" w:rsidP="00E87A8D">
+    <w:p w14:paraId="4858A32F" w14:textId="77777777" w:rsidR="004C0F79" w:rsidRPr="00611743" w:rsidRDefault="004C0F79" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00674761" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
+    <w:p w14:paraId="0B79165F" w14:textId="77777777" w:rsidR="00674761" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00674761" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.5.</w:t>
       </w:r>
       <w:r w:rsidR="00674761" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1860,1230 +1860,691 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00EC6B31">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>az adott félévet követő ………………napon,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00674761" w:rsidRPr="00611743" w:rsidRDefault="00674761" w:rsidP="00E87A8D">
+    <w:p w14:paraId="3F5BFB40" w14:textId="77777777" w:rsidR="00674761" w:rsidRPr="00611743" w:rsidRDefault="00674761" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:t xml:space="preserve">amely kifejezés alatt </w:t>
       </w:r>
       <w:r w:rsidR="005D3CF0" w:rsidRPr="00611743">
         <w:t>hat</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:t xml:space="preserve">naptári </w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:t>hónap alatt gyűjtött forgalmi adatok értendők, és amely első adatszolgáltatásában az adatszolgáltatási szerződés hatálybalépésé</w:t>
       </w:r>
       <w:r w:rsidR="005D3CF0" w:rsidRPr="00611743">
         <w:t>nek félévét</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:t xml:space="preserve"> megelőző </w:t>
       </w:r>
       <w:r w:rsidR="005D3CF0" w:rsidRPr="00611743">
         <w:t>félév</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:t xml:space="preserve"> adatait tartalmazza</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC34A6" w:rsidRPr="00611743" w:rsidRDefault="00FC34A6" w:rsidP="00E87A8D">
+    <w:p w14:paraId="46C29DB1" w14:textId="77777777" w:rsidR="00FC34A6" w:rsidRPr="00611743" w:rsidRDefault="00FC34A6" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="00FC34A6" w:rsidP="00E87A8D">
+    <w:p w14:paraId="3328682B" w14:textId="77777777" w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="00FC34A6" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3.6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Naponta </w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC34A6" w:rsidRPr="00611743" w:rsidRDefault="00B96792" w:rsidP="00FC34A6">
+    <w:p w14:paraId="3030FD6F" w14:textId="77777777" w:rsidR="00FC34A6" w:rsidRPr="00611743" w:rsidRDefault="00B96792" w:rsidP="00FC34A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00FC34A6" w:rsidRPr="00611743">
         <w:t xml:space="preserve">mely kifejezés alatt </w:t>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00611743">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00EA601A" w:rsidRPr="00611743">
         <w:t>GMS és</w:t>
       </w:r>
       <w:r w:rsidR="00FC34A6" w:rsidRPr="00611743">
         <w:t xml:space="preserve"> Egységes Biztosítékkezelő Rendszer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (EBIR)</w:t>
       </w:r>
       <w:r w:rsidR="00FC34A6" w:rsidRPr="00611743">
         <w:t xml:space="preserve"> adatai értendők, és amely adatszolgáltatás a</w:t>
       </w:r>
       <w:r>
         <w:t>z adott napi zárásig</w:t>
       </w:r>
       <w:r w:rsidR="00FC34A6" w:rsidRPr="00611743">
         <w:t xml:space="preserve"> feldolgozott adatokat tartalmazza.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B96792" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
+    <w:p w14:paraId="62774D8F" w14:textId="77777777" w:rsidR="00B96792" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6243F" w:rsidRPr="00611743" w:rsidRDefault="00E6243F" w:rsidP="00E87A8D">
+    <w:p w14:paraId="15E756AC" w14:textId="77777777" w:rsidR="00E6243F" w:rsidRPr="00611743" w:rsidRDefault="00E6243F" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D3CF0" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
+    <w:p w14:paraId="66F4B14A" w14:textId="782C76FC" w:rsidR="005D3CF0" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003234A8" w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003234A8" w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="0006511B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Az adatszolgáltatás</w:t>
+      </w:r>
       <w:r w:rsidR="003234A8" w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>A teljesítés módja</w:t>
+        <w:t xml:space="preserve"> módja</w:t>
       </w:r>
       <w:r w:rsidR="00C27F24" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C27F24" w:rsidRPr="00611743">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00C27F24" w:rsidRPr="00611743">
         <w:t xml:space="preserve">megfelelő </w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:t>négyzetbe</w:t>
       </w:r>
       <w:r w:rsidR="00C27F24" w:rsidRPr="00611743">
         <w:t xml:space="preserve"> X írandó)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
+    <w:p w14:paraId="5442558C" w14:textId="77777777" w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003234A8" w:rsidRPr="00611743" w:rsidRDefault="00B00C7F" w:rsidP="00E87A8D">
+    <w:p w14:paraId="430BA725" w14:textId="360D16F5" w:rsidR="0006511B" w:rsidRDefault="00B00C7F" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="005810B7" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.1.</w:t>
       </w:r>
       <w:r w:rsidR="005810B7" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003234A8" w:rsidRPr="00611743">
-[...6 lines deleted...]
-      <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
+      <w:r w:rsidR="0006511B" w:rsidRPr="00EC6B31">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidR="003234A8" w:rsidRPr="00611743">
-[...6 lines deleted...]
-      <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
+      <w:r w:rsidR="0006511B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Adatátadási felületen, melyet az INIT hoz létre a szerződés megkötésekor</w:t>
+      </w:r>
+      <w:r w:rsidR="0006511B" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F53A57" w14:textId="77777777" w:rsidR="0006511B" w:rsidRDefault="0006511B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722E8547" w14:textId="6592A720" w:rsidR="0006511B" w:rsidRDefault="0006511B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6B31">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
-[...34 lines deleted...]
-      <w:r w:rsidR="00A02F7E" w:rsidRPr="00611743">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F51D17" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">DVD lemezen </w:t>
+        <w:t>DVD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/CD</w:t>
       </w:r>
       <w:r w:rsidR="00F51D17" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F06F"/>
+        <w:t xml:space="preserve"> lemezen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (személyesen vagy postai úton</w:t>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> történő átvétellel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51D17" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00837305" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> KKK portálon </w:t>
-[...46 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F642220" w14:textId="578FE9E8" w:rsidR="00B00C7F" w:rsidRPr="00611743" w:rsidRDefault="0006511B" w:rsidP="0006511B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Amennyiben nem nyomtatásban kéri, az alkalmazandó f</w:t>
-[...163 lines deleted...]
-    <w:p w:rsidR="008C65D7" w:rsidRPr="00611743" w:rsidRDefault="00FC34A6" w:rsidP="008C65D7">
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6E5BB5" w14:textId="181A835F" w:rsidR="000C7232" w:rsidRPr="000C7232" w:rsidRDefault="00FC34A6" w:rsidP="000C7232">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="0006511B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0006511B" w:rsidRPr="00EC6B31">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidR="0006511B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C65D7" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A GMS és EBIR adatok napi zárását követően</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96792">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00307D26" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="008C65D7" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>lekötött garanciaösszegek</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96792">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, illetve</w:t>
+      </w:r>
+      <w:r w:rsidR="008C65D7" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00307D26" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="008C65D7" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktuális szabad keret</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF208A" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">másnap reggel </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF208A" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0006511B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF208A" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>óráig</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF208A" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> történő feltöltése</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96792">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> automatikus adatleválogatással a jelszóval védett </w:t>
+      </w:r>
+      <w:r w:rsidR="0006511B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Adatátadási felületen</w:t>
+      </w:r>
+      <w:r w:rsidR="008C65D7" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040B9040" w14:textId="598AC32C" w:rsidR="007C632B" w:rsidRPr="00611743" w:rsidRDefault="0006511B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>4.3</w:t>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27F24" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27F24" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008C65D7" w:rsidRPr="00611743">
-[...101 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:r w:rsidR="007C632B" w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...158 lines deleted...]
-    <w:p w:rsidR="005810B7" w:rsidRPr="00611743" w:rsidRDefault="00131E5F" w:rsidP="008E456D">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A díj megfizetése</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA9A43E" w14:textId="77777777" w:rsidR="00E733B8" w:rsidRPr="00611743" w:rsidRDefault="00E733B8" w:rsidP="00E06B99">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...311 lines deleted...]
-    <w:p w:rsidR="009353C3" w:rsidRPr="00611743" w:rsidRDefault="009353C3" w:rsidP="009353C3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="690EB2D1" w14:textId="77777777" w:rsidR="009353C3" w:rsidRPr="00611743" w:rsidRDefault="009353C3" w:rsidP="009353C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008049F7" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3117,825 +2578,918 @@
         </w:rPr>
         <w:t>Nemzeti Adó- és Vámhivatal</w:t>
       </w:r>
       <w:r w:rsidR="00F16509" w:rsidRPr="00F16509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pénzügy III. elnevezésű 10023002-00335993-00000000</w:t>
       </w:r>
       <w:r w:rsidR="008049F7" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> számú számlájára </w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">banki átutalással kell megfizetni a számla kézhezvételétől számított 8 (nyolc) napon belül. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009353C3" w:rsidRPr="00611743" w:rsidRDefault="009353C3" w:rsidP="009552AA">
+    <w:p w14:paraId="73EEE306" w14:textId="77777777" w:rsidR="009353C3" w:rsidRPr="00611743" w:rsidRDefault="009353C3" w:rsidP="009552AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D30A5" w:rsidRPr="00611743" w:rsidRDefault="005D30A5" w:rsidP="00E87A8D">
+    <w:p w14:paraId="2E885AFC" w14:textId="77777777" w:rsidR="005D30A5" w:rsidRPr="00611743" w:rsidRDefault="005D30A5" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B96792" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
+    <w:p w14:paraId="40174E7D" w14:textId="77777777" w:rsidR="00B96792" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Számlázási cím (ha nem azonos 1.1</w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. pontban feltüntetett címmel</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E733B8" w:rsidRPr="00611743" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
+    <w:p w14:paraId="592ADC30" w14:textId="77777777" w:rsidR="00E733B8" w:rsidRPr="00611743" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B96792" w:rsidRPr="00611743" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
+    <w:p w14:paraId="5C4E01EA" w14:textId="77777777" w:rsidR="00B96792" w:rsidRPr="00611743" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E733B8" w:rsidRPr="00611743" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
+    <w:p w14:paraId="37AC5E1A" w14:textId="77777777" w:rsidR="00E733B8" w:rsidRPr="00611743" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E733B8" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
+    <w:p w14:paraId="6AA2DB18" w14:textId="77777777" w:rsidR="00E733B8" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B96792" w:rsidRPr="00611743" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
+    <w:p w14:paraId="04BC04C9" w14:textId="77777777" w:rsidR="00B96792" w:rsidRPr="00611743" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00E87A8D" w:rsidP="00E87A8D">
+    <w:p w14:paraId="3C103710" w14:textId="77777777" w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00E87A8D" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B96792" w:rsidRDefault="00E87A8D" w:rsidP="00E87A8D">
+    <w:p w14:paraId="551D2273" w14:textId="77777777" w:rsidR="00B96792" w:rsidRDefault="00E87A8D" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Költségviselő </w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bankszámla </w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>száma</w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ha nem azonos az 1.5. pontban feltüntetett számla számmal) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B96792" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
+    <w:p w14:paraId="59BF741C" w14:textId="77777777" w:rsidR="00B96792" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00E87A8D" w:rsidP="00E87A8D">
+    <w:p w14:paraId="20D64A50" w14:textId="77777777" w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00E87A8D" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………………………………...</w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.......................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B96792" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
+    <w:p w14:paraId="57EDA75E" w14:textId="77777777" w:rsidR="00B96792" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E733B8" w:rsidRPr="00611743" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
+    <w:p w14:paraId="533AA5DA" w14:textId="77777777" w:rsidR="00E733B8" w:rsidRPr="00611743" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ha a költségviselő és a megrendelő személye eltér, a költségviselő hiteles hozzájárulását a szerződéshez csatolni kell)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E733B8" w:rsidRPr="00611743" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
+    <w:p w14:paraId="0BF97AD5" w14:textId="77777777" w:rsidR="00E733B8" w:rsidRDefault="00E733B8" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B00C7F" w:rsidRPr="00611743" w:rsidRDefault="00B00C7F" w:rsidP="00E87A8D">
+    <w:p w14:paraId="67410E04" w14:textId="77777777" w:rsidR="000C7232" w:rsidRPr="00611743" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C4135F" w:rsidRPr="00611743" w:rsidRDefault="00B00C7F" w:rsidP="00E87A8D">
+    <w:p w14:paraId="7CEA00A9" w14:textId="77777777" w:rsidR="00B00C7F" w:rsidRPr="00611743" w:rsidRDefault="00B00C7F" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382857F2" w14:textId="7A234C28" w:rsidR="00C4135F" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00611743">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4135F" w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96792">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A szerződés megkötéséhez csatolt dokumentum</w:t>
+      </w:r>
+      <w:r w:rsidR="007C632B" w:rsidRPr="00611743">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00664670" w:rsidRPr="00664670">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00664670" w:rsidRPr="00611743">
+        <w:t xml:space="preserve">megfelelő </w:t>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:t>négyzetbe</w:t>
+      </w:r>
+      <w:r w:rsidR="00664670" w:rsidRPr="00611743">
+        <w:t xml:space="preserve"> X írandó</w:t>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589A0850" w14:textId="77777777" w:rsidR="000C7232" w:rsidRPr="00611743" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A852748" w14:textId="77777777" w:rsidR="0006511B" w:rsidRPr="00611743" w:rsidRDefault="0006511B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08732C25" w14:textId="4258BE53" w:rsidR="006245EA" w:rsidRDefault="0006511B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk203989857"/>
+      <w:r w:rsidRPr="00EC6B31">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aláírt szerződés 3 eredeti példányban</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796060AB" w14:textId="77777777" w:rsidR="000C7232" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42DA6DC5" w14:textId="3E2DBFC3" w:rsidR="0006511B" w:rsidRDefault="0006511B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6B31">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a szerződés mellékletében található kérhető adatok köre kitöltve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D9D18D" w14:textId="77777777" w:rsidR="000C7232" w:rsidRPr="00611743" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457147BB" w14:textId="30603902" w:rsidR="00C27F24" w:rsidRDefault="0006511B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6B31">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7232">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hatályos </w:t>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cégkivonat 1 példányban</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714F3E37" w14:textId="77777777" w:rsidR="000C7232" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB7D144" w14:textId="2445E08F" w:rsidR="0006511B" w:rsidRDefault="0006511B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6B31">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7232">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">közjegyző által hitelesített </w:t>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aláírási címpéldány 1 példányban (másolat</w:t>
+      </w:r>
+      <w:r w:rsidR="00910AE7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagy </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7232">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eredeti</w:t>
+      </w:r>
+      <w:r w:rsidR="00664670">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C0DF0C" w14:textId="77777777" w:rsidR="000C7232" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6FEEC7" w14:textId="53421696" w:rsidR="00664670" w:rsidRDefault="00664670" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6B31">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meghatalmazás, amennyiben a cég képviseletében jár el </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1AE9D22B" w14:textId="77777777" w:rsidR="0006511B" w:rsidRDefault="0006511B" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1208BC1C" w14:textId="77777777" w:rsidR="000C7232" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5073100C" w14:textId="77777777" w:rsidR="000C7232" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A2F48D2" w14:textId="77777777" w:rsidR="000C7232" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF2F470" w14:textId="77777777" w:rsidR="000C7232" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2106D5FD" w14:textId="77777777" w:rsidR="000C7232" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672E0DD2" w14:textId="77777777" w:rsidR="000C7232" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47549D6A" w14:textId="77777777" w:rsidR="000C7232" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C855DA" w14:textId="77777777" w:rsidR="000C7232" w:rsidRPr="00611743" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D9A4EE" w14:textId="68F54E4E" w:rsidR="00C27F24" w:rsidRPr="00611743" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
-      </w:r>
-[...402 lines deleted...]
-        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="000651C0" w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000651C0" w:rsidRPr="00611743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nyilatkozatok</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000651C0" w:rsidRPr="00611743" w:rsidRDefault="000651C0" w:rsidP="00E87A8D">
+    <w:p w14:paraId="299909B1" w14:textId="77777777" w:rsidR="000651C0" w:rsidRPr="00611743" w:rsidRDefault="000651C0" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E43A17" w:rsidRPr="00611743" w:rsidRDefault="00C27F24" w:rsidP="00E87A8D">
+    <w:p w14:paraId="6F158CDC" w14:textId="77777777" w:rsidR="00E43A17" w:rsidRPr="00611743" w:rsidRDefault="00C27F24" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Felek kijelentik, hogy a </w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nemzeti Adó- és Vámhivatal</w:t>
       </w:r>
@@ -4013,581 +3567,512 @@
       <w:r w:rsidR="00E43A17" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> által üzemeltetett informatikai rendszerek meghibásodása során bekövetkező adatszolgáltatás elmaradása ill</w:t>
       </w:r>
       <w:r w:rsidR="00E76937" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">etve pontatlansága esetén a </w:t>
       </w:r>
       <w:r w:rsidR="00B96792">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nemzeti Adó- és Vámhivatal</w:t>
       </w:r>
       <w:r w:rsidR="00E43A17" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">t kártérítési felelősség nem terheli. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E43A17" w:rsidRPr="00611743" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
+    <w:p w14:paraId="28C9D1A7" w14:textId="77777777" w:rsidR="00E43A17" w:rsidRPr="00611743" w:rsidRDefault="00B96792" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E43A17" w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> szerződésben foglalt adatok szolgáltatása az elektronikus rendszerek sajátosságánál fogva tájékoztató jellegű</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C27F24" w:rsidRPr="00611743" w:rsidRDefault="00C27F24" w:rsidP="00E87A8D">
+    <w:p w14:paraId="617CC5B6" w14:textId="77777777" w:rsidR="00C27F24" w:rsidRPr="00611743" w:rsidRDefault="00C27F24" w:rsidP="00E87A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jelen szerződést az aláírók elolvasták és értelmezés után, mint akaratukkal mindenben egyezőt, jóváhagyólag aláírják.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3169" w:rsidRPr="00611743" w:rsidRDefault="006B3169" w:rsidP="00E87A8D">
+    <w:p w14:paraId="0AB9D35A" w14:textId="77777777" w:rsidR="006B3169" w:rsidRPr="00611743" w:rsidRDefault="006B3169" w:rsidP="00E87A8D">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8953"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00E87A8D" w:rsidP="00E87A8D">
+    <w:p w14:paraId="28B8FFAB" w14:textId="77777777" w:rsidR="000C7232" w:rsidRDefault="000C7232" w:rsidP="00E87A8D">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8953"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B3169" w:rsidRPr="00611743" w:rsidRDefault="006B3169" w:rsidP="00E87A8D">
-[...9 lines deleted...]
-    <w:p w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
+    <w:p w14:paraId="5DCFE574" w14:textId="2DEAEDFE" w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8953"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00611743">
         <w:t>Budapest, 20</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E87A8D" w:rsidRPr="00611743">
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00611743">
-        <w:t>.</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
+        <w:t>. ………………. hó ….. napján</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA28017" w14:textId="77777777" w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8953"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
+    <w:p w14:paraId="7418A9E0" w14:textId="77777777" w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8953"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
+    <w:p w14:paraId="7139E711" w14:textId="77777777" w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8953"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
+    <w:p w14:paraId="55625835" w14:textId="77777777" w:rsidR="006245EA" w:rsidRPr="00611743" w:rsidRDefault="006245EA" w:rsidP="00E87A8D">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8953"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
+    <w:p w14:paraId="38DECBC9" w14:textId="77777777" w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="00E87A8D">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8953"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4582"/>
         <w:gridCol w:w="4583"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00611743" w:rsidRPr="00611743" w:rsidTr="00534B97">
+      <w:tr w:rsidR="00611743" w:rsidRPr="00611743" w14:paraId="664E2296" w14:textId="77777777" w:rsidTr="00534B97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00E87A8D" w:rsidP="00534B97">
+          <w:p w14:paraId="563CB263" w14:textId="77777777" w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00E87A8D" w:rsidP="00534B97">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="8953"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00611743">
               <w:t>………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00E87A8D" w:rsidP="00534B97">
+          <w:p w14:paraId="71946E08" w14:textId="77777777" w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00E87A8D" w:rsidP="00534B97">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="8953"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00611743">
               <w:t>…….………………………………………...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00611743" w:rsidRPr="00611743" w:rsidTr="00534B97">
+      <w:tr w:rsidR="00611743" w:rsidRPr="00611743" w14:paraId="2984F175" w14:textId="77777777" w:rsidTr="00534B97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D34779" w:rsidRPr="00611743" w:rsidRDefault="00D34779" w:rsidP="00D34779">
+          <w:p w14:paraId="5E91D418" w14:textId="77777777" w:rsidR="00D34779" w:rsidRPr="00611743" w:rsidRDefault="00D34779" w:rsidP="00D34779">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="8953"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EC6B31">
               <w:t xml:space="preserve">Nemzeti Adó- és Vámhivatal </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00D34779" w:rsidP="00D34779">
+          <w:p w14:paraId="1B828360" w14:textId="77777777" w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00D34779" w:rsidP="00D34779">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="8953"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC6B31">
               <w:t>Informatikai Intézet</w:t>
             </w:r>
             <w:r w:rsidR="00B96792">
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00E87A8D" w:rsidP="00534B97">
+          <w:p w14:paraId="78F6A781" w14:textId="77777777" w:rsidR="00E87A8D" w:rsidRPr="00611743" w:rsidRDefault="00E87A8D" w:rsidP="00534B97">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="8953"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00611743">
               <w:t>Szerződő fél</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="002A5B8B">
+    <w:p w14:paraId="6C2FD710" w14:textId="77777777" w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidRDefault="007F6184" w:rsidP="002A5B8B">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8953"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidSect="00F66D57">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="007F6184" w:rsidRPr="00611743" w:rsidSect="000C7232">
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
-      <w:pgMar w:top="2094" w:right="1440" w:bottom="2127" w:left="1440" w:header="709" w:footer="1290" w:gutter="0"/>
+      <w:pgMar w:top="2094" w:right="1440" w:bottom="2127" w:left="1440" w:header="567" w:footer="850" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005C3A8C" w:rsidRDefault="005C3A8C">
+    <w:p w14:paraId="4E34D09A" w14:textId="77777777" w:rsidR="005C3A8C" w:rsidRDefault="005C3A8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005C3A8C" w:rsidRDefault="005C3A8C">
+    <w:p w14:paraId="60FD3EBC" w14:textId="77777777" w:rsidR="005C3A8C" w:rsidRDefault="005C3A8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="005C3A8C" w:rsidRDefault="005C3A8C"/>
+    <w:p w14:paraId="707E809E" w14:textId="77777777" w:rsidR="005C3A8C" w:rsidRDefault="005C3A8C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008049F7" w:rsidRDefault="008049F7" w:rsidP="00D22D9A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="20E00B8F" w14:textId="77777777" w:rsidR="008049F7" w:rsidRDefault="008049F7" w:rsidP="00D22D9A">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008049F7" w:rsidRDefault="008049F7">
+  <w:p w14:paraId="4E282119" w14:textId="77777777" w:rsidR="008049F7" w:rsidRDefault="008049F7">
     <w:pPr>
       <w:pStyle w:val="llb"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008049F7" w:rsidRDefault="008049F7" w:rsidP="00D22D9A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0613347A" w14:textId="77777777" w:rsidR="008049F7" w:rsidRDefault="008049F7" w:rsidP="00D22D9A">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0028097B">
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008049F7" w:rsidRDefault="008049F7" w:rsidP="006B3169">
+  <w:p w14:paraId="29D0D7B5" w14:textId="77777777" w:rsidR="008049F7" w:rsidRDefault="008049F7" w:rsidP="000C7232">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005C3A8C" w:rsidRDefault="005C3A8C">
+    <w:p w14:paraId="025A7E8C" w14:textId="77777777" w:rsidR="005C3A8C" w:rsidRDefault="005C3A8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005C3A8C" w:rsidRDefault="005C3A8C">
+    <w:p w14:paraId="1F11E65E" w14:textId="77777777" w:rsidR="005C3A8C" w:rsidRDefault="005C3A8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="005C3A8C" w:rsidRDefault="005C3A8C"/>
+    <w:p w14:paraId="27EF947E" w14:textId="77777777" w:rsidR="005C3A8C" w:rsidRDefault="005C3A8C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0100005E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A5C6426"/>
     <w:lvl w:ilvl="0" w:tplc="040E000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -8705,359 +8190,366 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="351348742">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="630402617">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="791096686">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="171998150">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="40828961">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="685133857">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1601378631">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="734162800">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="575823404">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="63066917">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1871453501">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1914512875">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1955332099">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="382221091">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1209341004">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="847719908">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="30039251">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="431047912">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="947732986">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1794324879">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="525481882">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1720780556">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1096484888">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="502282794">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="745111525">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="635454050">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1656716743">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="137457138">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1358891626">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="325942104">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="419134166">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="641736763">
     <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="hu-HU" w:vendorID="7" w:dllVersion="522" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="hu-HU" w:vendorID="7" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0027439A"/>
     <w:rsid w:val="000103F0"/>
     <w:rsid w:val="000265A6"/>
     <w:rsid w:val="000379BD"/>
     <w:rsid w:val="0004662F"/>
+    <w:rsid w:val="0006511B"/>
     <w:rsid w:val="000651C0"/>
     <w:rsid w:val="0007555A"/>
     <w:rsid w:val="000807F7"/>
     <w:rsid w:val="000856BA"/>
     <w:rsid w:val="000924F4"/>
     <w:rsid w:val="000A0694"/>
     <w:rsid w:val="000A59E3"/>
     <w:rsid w:val="000B7574"/>
     <w:rsid w:val="000C4D0B"/>
+    <w:rsid w:val="000C7232"/>
     <w:rsid w:val="000E7894"/>
     <w:rsid w:val="001137F1"/>
     <w:rsid w:val="00122F92"/>
     <w:rsid w:val="00131E5F"/>
     <w:rsid w:val="0013287D"/>
     <w:rsid w:val="00150F8E"/>
     <w:rsid w:val="001707D4"/>
     <w:rsid w:val="00171CD9"/>
     <w:rsid w:val="00177065"/>
     <w:rsid w:val="0018205F"/>
     <w:rsid w:val="001C2F3F"/>
     <w:rsid w:val="001D3FC2"/>
     <w:rsid w:val="001E726B"/>
     <w:rsid w:val="001F377A"/>
     <w:rsid w:val="00203113"/>
     <w:rsid w:val="002073F3"/>
     <w:rsid w:val="00217F0B"/>
     <w:rsid w:val="00225B2B"/>
     <w:rsid w:val="002342A7"/>
     <w:rsid w:val="0027439A"/>
     <w:rsid w:val="0028097B"/>
     <w:rsid w:val="00281DDD"/>
     <w:rsid w:val="00282192"/>
     <w:rsid w:val="002916EE"/>
     <w:rsid w:val="002947FC"/>
     <w:rsid w:val="00296EDA"/>
     <w:rsid w:val="002A5B8B"/>
     <w:rsid w:val="002A6FF9"/>
     <w:rsid w:val="002B5248"/>
     <w:rsid w:val="002B7562"/>
     <w:rsid w:val="002C4F5F"/>
     <w:rsid w:val="00307D26"/>
     <w:rsid w:val="00314A93"/>
     <w:rsid w:val="00316B84"/>
     <w:rsid w:val="00322111"/>
     <w:rsid w:val="003234A8"/>
     <w:rsid w:val="0032408A"/>
     <w:rsid w:val="00332882"/>
     <w:rsid w:val="00340AF3"/>
     <w:rsid w:val="00343BBA"/>
     <w:rsid w:val="00363D62"/>
     <w:rsid w:val="00385D70"/>
     <w:rsid w:val="0039053D"/>
+    <w:rsid w:val="0039300A"/>
     <w:rsid w:val="0039657E"/>
     <w:rsid w:val="003A57DD"/>
     <w:rsid w:val="003A5931"/>
     <w:rsid w:val="003D13AF"/>
     <w:rsid w:val="003F0A0A"/>
     <w:rsid w:val="00470DCB"/>
     <w:rsid w:val="0049553B"/>
     <w:rsid w:val="004961E1"/>
     <w:rsid w:val="004A5E08"/>
     <w:rsid w:val="004C0F79"/>
     <w:rsid w:val="004F00A6"/>
     <w:rsid w:val="004F2DF6"/>
     <w:rsid w:val="00512BF8"/>
     <w:rsid w:val="00520BD3"/>
     <w:rsid w:val="00522F8E"/>
     <w:rsid w:val="00534B97"/>
     <w:rsid w:val="00544850"/>
     <w:rsid w:val="005810B7"/>
     <w:rsid w:val="005B5E20"/>
     <w:rsid w:val="005C0896"/>
     <w:rsid w:val="005C3A8C"/>
     <w:rsid w:val="005C5385"/>
     <w:rsid w:val="005D30A5"/>
     <w:rsid w:val="005D3CF0"/>
     <w:rsid w:val="005F16BC"/>
     <w:rsid w:val="00611743"/>
     <w:rsid w:val="006245EA"/>
     <w:rsid w:val="00637C63"/>
     <w:rsid w:val="006509F5"/>
     <w:rsid w:val="00652177"/>
     <w:rsid w:val="006525B7"/>
     <w:rsid w:val="00664655"/>
+    <w:rsid w:val="00664670"/>
     <w:rsid w:val="00670AB5"/>
     <w:rsid w:val="00674761"/>
     <w:rsid w:val="006830B8"/>
     <w:rsid w:val="00683B33"/>
     <w:rsid w:val="00695583"/>
     <w:rsid w:val="006B3169"/>
     <w:rsid w:val="006C061A"/>
     <w:rsid w:val="006C48E4"/>
     <w:rsid w:val="006E042F"/>
     <w:rsid w:val="006E5662"/>
     <w:rsid w:val="006F0635"/>
     <w:rsid w:val="006F285B"/>
     <w:rsid w:val="007011C2"/>
     <w:rsid w:val="00702DDF"/>
     <w:rsid w:val="0070312A"/>
     <w:rsid w:val="00741141"/>
     <w:rsid w:val="007479AB"/>
     <w:rsid w:val="00756A8E"/>
     <w:rsid w:val="00763ACC"/>
     <w:rsid w:val="00777DAB"/>
     <w:rsid w:val="00781E1B"/>
     <w:rsid w:val="0079019C"/>
     <w:rsid w:val="00792ACE"/>
     <w:rsid w:val="00795D4D"/>
     <w:rsid w:val="007A1AED"/>
     <w:rsid w:val="007C632B"/>
     <w:rsid w:val="007E1B8C"/>
     <w:rsid w:val="007F000E"/>
     <w:rsid w:val="007F6184"/>
     <w:rsid w:val="00804992"/>
     <w:rsid w:val="008049F7"/>
     <w:rsid w:val="00805D48"/>
     <w:rsid w:val="00822406"/>
     <w:rsid w:val="00827EFA"/>
     <w:rsid w:val="008338DD"/>
     <w:rsid w:val="00837305"/>
     <w:rsid w:val="008657F1"/>
     <w:rsid w:val="00874BED"/>
     <w:rsid w:val="008814FE"/>
     <w:rsid w:val="008C3EE8"/>
     <w:rsid w:val="008C65D7"/>
     <w:rsid w:val="008E456D"/>
     <w:rsid w:val="008F0104"/>
     <w:rsid w:val="008F6084"/>
     <w:rsid w:val="00906049"/>
+    <w:rsid w:val="00910AE7"/>
     <w:rsid w:val="009166CE"/>
     <w:rsid w:val="00920329"/>
     <w:rsid w:val="009353C3"/>
     <w:rsid w:val="00954781"/>
     <w:rsid w:val="009552AA"/>
     <w:rsid w:val="00962D6D"/>
     <w:rsid w:val="00974103"/>
     <w:rsid w:val="009A1760"/>
     <w:rsid w:val="009A3ECF"/>
     <w:rsid w:val="009B3943"/>
     <w:rsid w:val="009C6145"/>
     <w:rsid w:val="009D780C"/>
     <w:rsid w:val="009E2A0B"/>
     <w:rsid w:val="00A02F7E"/>
     <w:rsid w:val="00A12AFB"/>
     <w:rsid w:val="00A17EAE"/>
     <w:rsid w:val="00A363BA"/>
     <w:rsid w:val="00A42EF9"/>
     <w:rsid w:val="00A51A09"/>
     <w:rsid w:val="00A53915"/>
     <w:rsid w:val="00A624C5"/>
     <w:rsid w:val="00A66ED0"/>
     <w:rsid w:val="00A674EA"/>
     <w:rsid w:val="00A83B43"/>
     <w:rsid w:val="00AA6081"/>
     <w:rsid w:val="00AC6846"/>
     <w:rsid w:val="00AD5DC8"/>
     <w:rsid w:val="00AE01CA"/>
     <w:rsid w:val="00AE6C3F"/>
     <w:rsid w:val="00AF0BB0"/>
     <w:rsid w:val="00B00C7F"/>
     <w:rsid w:val="00B01EE9"/>
     <w:rsid w:val="00B16E6D"/>
     <w:rsid w:val="00B22B1A"/>
     <w:rsid w:val="00B40581"/>
     <w:rsid w:val="00B46952"/>
     <w:rsid w:val="00B47829"/>
     <w:rsid w:val="00B5173A"/>
     <w:rsid w:val="00B56703"/>
     <w:rsid w:val="00B965AD"/>
     <w:rsid w:val="00B96792"/>
     <w:rsid w:val="00BA36D7"/>
+    <w:rsid w:val="00BB323E"/>
     <w:rsid w:val="00BC50F1"/>
     <w:rsid w:val="00BD25C6"/>
     <w:rsid w:val="00BE31C1"/>
     <w:rsid w:val="00BF1881"/>
     <w:rsid w:val="00C03936"/>
     <w:rsid w:val="00C142FC"/>
     <w:rsid w:val="00C14F07"/>
     <w:rsid w:val="00C27F24"/>
     <w:rsid w:val="00C375D7"/>
     <w:rsid w:val="00C4135F"/>
     <w:rsid w:val="00C46426"/>
     <w:rsid w:val="00C50AFC"/>
     <w:rsid w:val="00C60525"/>
     <w:rsid w:val="00C774D1"/>
     <w:rsid w:val="00C81615"/>
     <w:rsid w:val="00C92A4D"/>
     <w:rsid w:val="00CB0FDD"/>
     <w:rsid w:val="00CE6B36"/>
     <w:rsid w:val="00CE720E"/>
     <w:rsid w:val="00D04196"/>
     <w:rsid w:val="00D070AE"/>
     <w:rsid w:val="00D13600"/>
     <w:rsid w:val="00D22D9A"/>
     <w:rsid w:val="00D32273"/>
     <w:rsid w:val="00D34779"/>
@@ -9106,66 +8598,67 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="36FACDF9"/>
   <w15:docId w15:val="{959AF017-4391-425C-8813-4067777F0D89}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9486,50 +8979,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Norml"/>
     <w:qFormat/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
@@ -9950,57 +9448,57 @@
     <w:rsid w:val="00D22D9A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Megjegyzstrgya">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Jegyzetszveg"/>
     <w:next w:val="Jegyzetszveg"/>
     <w:semiHidden/>
     <w:rsid w:val="00D22D9A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="lfejChar">
     <w:name w:val="Élőfej Char"/>
     <w:link w:val="lfej"/>
     <w:rsid w:val="00332882"/>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10241,67 +9739,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{872B0321-D90B-48FE-BC23-2330D20DB080}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>637</Words>
-  <Characters>5324</Characters>
+  <Words>602</Words>
+  <Characters>4820</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Megállapodás módosítás</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>VPÜSZK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5950</CharactersWithSpaces>
+  <CharactersWithSpaces>5412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Megállapodás módosítás</dc:title>
   <dc:creator>Tapsonyiné</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>